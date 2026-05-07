--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -1,869 +1,450 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
-[...841 lines deleted...]
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr date1904="false"/>
+  <bookViews>
+    <workbookView activeTab="0"/>
+  </bookViews>
+  <sheets>
+    <sheet name="规格参数" r:id="rId3" sheetId="1"/>
+  </sheets>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+  <si>
+    <t>R10（White）</t>
+  </si>
+  <si>
+    <t>N300 Wi-Fi Range Extender</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Hardware</t>
+  </si>
+  <si>
+    <t>Interfaces</t>
+  </si>
+  <si>
+    <t>1*100Mbps RJ45</t>
+  </si>
+  <si>
+    <t>Antenna Type</t>
+  </si>
+  <si>
+    <t>2 * External 3dBi omni-directional antennas</t>
+  </si>
+  <si>
+    <t>Button</t>
+  </si>
+  <si>
+    <t>1* Reset &amp; WPS bridge button</t>
+  </si>
+  <si>
+    <t>LED Indicator</t>
+  </si>
+  <si>
+    <t>1*LED</t>
+  </si>
+  <si>
+    <t>Dimension</t>
+  </si>
+  <si>
+    <t>72*32*161mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Wireless</t>
+  </si>
+  <si>
+    <t>Wireless Standard</t>
+  </si>
+  <si>
+    <t>IEEE802.11b,IEEE 802.11g, IEEE 802.11n</t>
+  </si>
+  <si>
+    <t>Frequency</t>
+  </si>
+  <si>
+    <t>2.4 GHz</t>
+  </si>
+  <si>
+    <t>Data Rate</t>
+  </si>
+  <si>
+    <t>300Mbps</t>
+  </si>
+  <si>
+    <t>Transmission Power</t>
+  </si>
+  <si>
+    <t>&lt;20dBm</t>
+  </si>
+  <si>
+    <t>Wireless Modes</t>
+  </si>
+  <si>
+    <t>Repeater Mode
+AP Mode</t>
+  </si>
+  <si>
+    <t>Wireless Security</t>
+  </si>
+  <si>
+    <t>Default encryption mode: Mix WPA-PSK/WPA2-PSK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Others</t>
+  </si>
+  <si>
+    <t>Certification</t>
+  </si>
+  <si>
+    <t>CE, FCC、RoHS</t>
+  </si>
+  <si>
+    <t>Plug Type</t>
+  </si>
+  <si>
+    <t>US
+EU
+UK
+AU
+IN</t>
+  </si>
+  <si>
+    <t>Package Contents</t>
+  </si>
+  <si>
+    <t>1 * N300 Wi-Fi Range Extender
+1 * Quick Installation Guide</t>
+  </si>
+  <si>
+    <t>System Tool</t>
+  </si>
+  <si>
+    <t>Firmware upgrade, Restore factory settings, Login password, and Reboot</t>
+  </si>
+  <si>
+    <t>Environment</t>
+  </si>
+  <si>
+    <t>Operating Temperature: 0℃~40℃
+Storage Temperature: -40℃~70℃
+Operating Humidity: (10~90)% RH, non-condensing</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="6">
+    <font>
+      <sz val="11.0"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="20.0"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="14.0"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <sz val="10.0"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <sz val="10.0"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="darkGray"/>
+    </fill>
+  </fills>
+  <borders count="5">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+  </cellXfs>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" tabSelected="true"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="1" max="1" width="30.0" customWidth="true"/>
+    <col min="2" max="2" width="80.0" customWidth="true"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30.0" customHeight="true">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="25.0" customHeight="true">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" ht="25.0" customHeight="true">
+      <c r="A3" t="s" s="3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" ht="25.0" customHeight="true">
+      <c r="A4" t="s" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" ht="25.0" customHeight="true">
+      <c r="A5" t="s" s="4">
+        <v>5</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" ht="25.0" customHeight="true">
+      <c r="A6" t="s" s="4">
+        <v>7</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" ht="25.0" customHeight="true">
+      <c r="A7" t="s" s="4">
+        <v>9</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" ht="25.0" customHeight="true">
+      <c r="A8" t="s" s="4">
+        <v>11</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" ht="25.0" customHeight="true">
+      <c r="A9" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="B9" s="3"/>
+    </row>
+    <row r="10" ht="25.0" customHeight="true">
+      <c r="A10" t="s" s="4">
+        <v>14</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" ht="25.0" customHeight="true">
+      <c r="A11" t="s" s="4">
+        <v>16</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" ht="25.0" customHeight="true">
+      <c r="A12" t="s" s="4">
+        <v>18</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" ht="25.0" customHeight="true">
+      <c r="A13" t="s" s="4">
+        <v>20</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" ht="40.0" customHeight="true">
+      <c r="A14" t="s" s="4">
+        <v>22</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" ht="25.0" customHeight="true">
+      <c r="A15" t="s" s="4">
+        <v>24</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" ht="25.0" customHeight="true">
+      <c r="A16" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B16" s="3"/>
+    </row>
+    <row r="17" ht="25.0" customHeight="true">
+      <c r="A17" t="s" s="4">
+        <v>27</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" ht="85.0" customHeight="true">
+      <c r="A18" t="s" s="4">
+        <v>29</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" ht="40.0" customHeight="true">
+      <c r="A19" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" ht="25.0" customHeight="true">
+      <c r="A20" t="s" s="4">
+        <v>33</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" ht="55.0" customHeight="true">
+      <c r="A21" t="s" s="4">
+        <v>35</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A16:B16"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <drawing r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>