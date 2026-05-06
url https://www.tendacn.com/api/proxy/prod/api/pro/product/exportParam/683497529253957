--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,2602 +1,947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
-[...2574 lines deleted...]
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr date1904="false"/>
+  <bookViews>
+    <workbookView activeTab="0"/>
+  </bookViews>
+  <sheets>
+    <sheet name="规格参数" r:id="rId3" sheetId="1"/>
+  </sheets>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="89">
+  <si>
+    <t>i36</t>
+  </si>
+  <si>
+    <t>BE5010 Dual-Band WiFi7 Ceiling Access Point</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Product Information</t>
+  </si>
+  <si>
+    <t>Model</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Ceiling</t>
+  </si>
+  <si>
+    <t>Dimension</t>
+  </si>
+  <si>
+    <t>Φ250.6*55 mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Hardware</t>
+  </si>
+  <si>
+    <t>Interface</t>
+  </si>
+  <si>
+    <t>1*100/1000/2500Mbps Ethernet Port (PoE)
+1*10/100/1000Mbps Ethernet Port</t>
+  </si>
+  <si>
+    <t>Button</t>
+  </si>
+  <si>
+    <t>1*Reset</t>
+  </si>
+  <si>
+    <t>LED Indicator</t>
+  </si>
+  <si>
+    <t>1*SYS</t>
+  </si>
+  <si>
+    <t>Maximum Power Consumption</t>
+  </si>
+  <si>
+    <t>17.4W</t>
+  </si>
+  <si>
+    <t>Power Supply</t>
+  </si>
+  <si>
+    <t>PoE 802.3at</t>
+  </si>
+  <si>
+    <t>Maximum number of associated wireless clients</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>Recommended Clients</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Antenna Gain</t>
+  </si>
+  <si>
+    <t>4dBi</t>
+  </si>
+  <si>
+    <t>2.4GHz maximum power</t>
+  </si>
+  <si>
+    <t>• CE: &lt;20 dBm (2.4 GHz, EIRP)
+• FCC: &lt;29 dBm (2.4 GHz)</t>
+  </si>
+  <si>
+    <t>5GHz maximum power</t>
+  </si>
+  <si>
+    <t>• CE: &lt;23 dBm(5 GHz, EIRP)
+• FCC: &lt;31 dBm(5 GHz)</t>
+  </si>
+  <si>
+    <t>Reception Sensitivity</t>
+  </si>
+  <si>
+    <t>2.4GHz 802.11b  -98dBm
+2.4GHz 802.11n (MCS7)  -77dBm
+5GHz 802.11a  -95dBm
+5GHz 802.11n (40M-MCS7)  -76dBm
+5GHz 802.11ax (80M-MCS11)  -64dBm</t>
+  </si>
+  <si>
+    <t>Frequency Range</t>
+  </si>
+  <si>
+    <t>2.4GHz&amp;5GHz</t>
+  </si>
+  <si>
+    <t>Standard&amp;Protocol</t>
+  </si>
+  <si>
+    <t>IEEE 802.11a/b/g/n/ac/ax/be</t>
+  </si>
+  <si>
+    <t>Maximum wireless speed</t>
+  </si>
+  <si>
+    <t>2.4GHz: 688Mbps
+5GHz: 4323Mbps</t>
+  </si>
+  <si>
+    <t>Bandwidth</t>
+  </si>
+  <si>
+    <t>2.4GHz: Auto/20/40 MHz
+5 GHz: Auto/20/40/80/160 MHz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Software</t>
+  </si>
+  <si>
+    <t>Operating Mode</t>
+  </si>
+  <si>
+    <t>AP/Client+AP</t>
+  </si>
+  <si>
+    <t>Max. No. of SSID</t>
+  </si>
+  <si>
+    <t>2.4GHz: 8
+5GHz: 4</t>
+  </si>
+  <si>
+    <t>Hide SSID</t>
+  </si>
+  <si>
+    <t>Supported</t>
+  </si>
+  <si>
+    <t>OFDMA</t>
+  </si>
+  <si>
+    <t>Beamforming</t>
+  </si>
+  <si>
+    <t>Fast roaming（802.11k/v/r）</t>
+  </si>
+  <si>
+    <t>WEP</t>
+  </si>
+  <si>
+    <t>WPA-PSK</t>
+  </si>
+  <si>
+    <t>WPA2-PSK</t>
+  </si>
+  <si>
+    <t>WPA</t>
+  </si>
+  <si>
+    <t>WPA2</t>
+  </si>
+  <si>
+    <t>WPA3-ASE</t>
+  </si>
+  <si>
+    <t>Access control</t>
+  </si>
+  <si>
+    <t>Adjustable power transmit</t>
+  </si>
+  <si>
+    <t>Automatic channel</t>
+  </si>
+  <si>
+    <t>AP isolation</t>
+  </si>
+  <si>
+    <t>Guest network</t>
+  </si>
+  <si>
+    <t>Connected clients control</t>
+  </si>
+  <si>
+    <t>RSSI Threshold</t>
+  </si>
+  <si>
+    <t>Weak signal terminal elimination</t>
+  </si>
+  <si>
+    <t>Prioritize 5 GHz</t>
+  </si>
+  <si>
+    <t>VLAN tagging for SSID</t>
+  </si>
+  <si>
+    <t>LED control</t>
+  </si>
+  <si>
+    <t>MU-MIMO</t>
+  </si>
+  <si>
+    <t>Diagnostics tool</t>
+  </si>
+  <si>
+    <t>Reboot at specified interval</t>
+  </si>
+  <si>
+    <t>Schedule Reboot</t>
+  </si>
+  <si>
+    <t>Device management</t>
+  </si>
+  <si>
+    <t>Local Web Management
+Tenda CloudFi Cloud Management
+Tenda CloudFi APP Management
+Tenda Gateway Management（G300-F\G0-8G-PoE\G0-5G-PoE\G1）</t>
+  </si>
+  <si>
+    <t>System Logs</t>
+  </si>
+  <si>
+    <t>Firmware upgrade</t>
+  </si>
+  <si>
+    <t>Reboot</t>
+  </si>
+  <si>
+    <t>Reset</t>
+  </si>
+  <si>
+    <t>Backup configuration</t>
+  </si>
+  <si>
+    <t>Restore configuration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Others</t>
+  </si>
+  <si>
+    <t>Default address</t>
+  </si>
+  <si>
+    <t>10.16.16.169
+192.168.0.254</t>
+  </si>
+  <si>
+    <t>Operation Temperature</t>
+  </si>
+  <si>
+    <t>-10℃ ~ 40℃</t>
+  </si>
+  <si>
+    <t>Operating humidity</t>
+  </si>
+  <si>
+    <t>10%~90% non-condensing</t>
+  </si>
+  <si>
+    <t>Storage temperature</t>
+  </si>
+  <si>
+    <t>-30℃ ~ 70℃</t>
+  </si>
+  <si>
+    <t>Storage humidity</t>
+  </si>
+  <si>
+    <t>5%~90% non-condensing</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="6">
+    <font>
+      <sz val="11.0"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="20.0"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="14.0"/>
+    </font>
+    <font>
+      <name val="宋体"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <sz val="10.0"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <sz val="10.0"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="darkGray"/>
+    </fill>
+  </fills>
+  <borders count="5">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="6">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
+    </xf>
+  </cellXfs>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B63"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" tabSelected="true"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="1" max="1" width="30.0" customWidth="true"/>
+    <col min="2" max="2" width="80.0" customWidth="true"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="30.0" customHeight="true">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" ht="25.0" customHeight="true">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" ht="25.0" customHeight="true">
+      <c r="A3" t="s" s="3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+    </row>
+    <row r="4" ht="25.0" customHeight="true">
+      <c r="A4" t="s" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" ht="25.0" customHeight="true">
+      <c r="A5" t="s" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" ht="25.0" customHeight="true">
+      <c r="A6" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" ht="25.0" customHeight="true">
+      <c r="A7" t="s" s="3">
+        <v>8</v>
+      </c>
+      <c r="B7" s="3"/>
+    </row>
+    <row r="8" ht="40.0" customHeight="true">
+      <c r="A8" t="s" s="4">
+        <v>9</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" ht="25.0" customHeight="true">
+      <c r="A9" t="s" s="4">
+        <v>11</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" ht="25.0" customHeight="true">
+      <c r="A10" t="s" s="4">
+        <v>13</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" ht="25.0" customHeight="true">
+      <c r="A11" t="s" s="4">
+        <v>15</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" ht="25.0" customHeight="true">
+      <c r="A12" t="s" s="4">
+        <v>17</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" ht="25.0" customHeight="true">
+      <c r="A13" t="s" s="4">
+        <v>19</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" ht="25.0" customHeight="true">
+      <c r="A14" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" ht="25.0" customHeight="true">
+      <c r="A15" t="s" s="4">
+        <v>23</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" ht="40.0" customHeight="true">
+      <c r="A16" t="s" s="4">
+        <v>25</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" ht="40.0" customHeight="true">
+      <c r="A17" t="s" s="4">
+        <v>27</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" ht="85.0" customHeight="true">
+      <c r="A18" t="s" s="4">
+        <v>29</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" ht="25.0" customHeight="true">
+      <c r="A19" t="s" s="4">
+        <v>31</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" ht="25.0" customHeight="true">
+      <c r="A20" t="s" s="4">
+        <v>33</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" ht="40.0" customHeight="true">
+      <c r="A21" t="s" s="4">
+        <v>35</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" ht="40.0" customHeight="true">
+      <c r="A22" t="s" s="4">
+        <v>37</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" ht="25.0" customHeight="true">
+      <c r="A23" t="s" s="3">
+        <v>39</v>
+      </c>
+      <c r="B23" s="3"/>
+    </row>
+    <row r="24" ht="25.0" customHeight="true">
+      <c r="A24" t="s" s="4">
+        <v>40</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" ht="40.0" customHeight="true">
+      <c r="A25" t="s" s="4">
+        <v>42</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" ht="25.0" customHeight="true">
+      <c r="A26" t="s" s="4">
+        <v>44</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" ht="25.0" customHeight="true">
+      <c r="A27" t="s" s="4">
+        <v>46</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" ht="25.0" customHeight="true">
+      <c r="A28" t="s" s="4">
+        <v>47</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" ht="25.0" customHeight="true">
+      <c r="A29" t="s" s="4">
+        <v>48</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="30" ht="25.0" customHeight="true">
+      <c r="A30" t="s" s="4">
+        <v>49</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" ht="25.0" customHeight="true">
+      <c r="A31" t="s" s="4">
+        <v>50</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" ht="25.0" customHeight="true">
+      <c r="A32" t="s" s="4">
+        <v>51</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" ht="25.0" customHeight="true">
+      <c r="A33" t="s" s="4">
+        <v>52</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" ht="25.0" customHeight="true">
+      <c r="A34" t="s" s="4">
+        <v>53</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" ht="25.0" customHeight="true">
+      <c r="A35" t="s" s="4">
+        <v>54</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" ht="25.0" customHeight="true">
+      <c r="A36" t="s" s="4">
+        <v>55</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" ht="25.0" customHeight="true">
+      <c r="A37" t="s" s="4">
+        <v>56</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" ht="25.0" customHeight="true">
+      <c r="A38" t="s" s="4">
+        <v>57</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" ht="25.0" customHeight="true">
+      <c r="A39" t="s" s="4">
+        <v>58</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" ht="25.0" customHeight="true">
+      <c r="A40" t="s" s="4">
+        <v>59</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" ht="25.0" customHeight="true">
+      <c r="A41" t="s" s="4">
+        <v>60</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" ht="25.0" customHeight="true">
+      <c r="A42" t="s" s="4">
+        <v>61</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" ht="25.0" customHeight="true">
+      <c r="A43" t="s" s="4">
+        <v>62</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" ht="25.0" customHeight="true">
+      <c r="A44" t="s" s="4">
+        <v>63</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" ht="25.0" customHeight="true">
+      <c r="A45" t="s" s="4">
+        <v>64</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" ht="25.0" customHeight="true">
+      <c r="A46" t="s" s="4">
+        <v>65</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" ht="25.0" customHeight="true">
+      <c r="A47" t="s" s="4">
+        <v>66</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" ht="25.0" customHeight="true">
+      <c r="A48" t="s" s="4">
+        <v>67</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" ht="25.0" customHeight="true">
+      <c r="A49" t="s" s="4">
+        <v>68</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" ht="25.0" customHeight="true">
+      <c r="A50" t="s" s="4">
+        <v>69</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" ht="70.0" customHeight="true">
+      <c r="A51" t="s" s="4">
+        <v>70</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="52" ht="25.0" customHeight="true">
+      <c r="A52" t="s" s="4">
+        <v>72</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="53" ht="25.0" customHeight="true">
+      <c r="A53" t="s" s="4">
+        <v>73</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54" ht="25.0" customHeight="true">
+      <c r="A54" t="s" s="4">
+        <v>74</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" ht="25.0" customHeight="true">
+      <c r="A55" t="s" s="4">
+        <v>75</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" ht="25.0" customHeight="true">
+      <c r="A56" t="s" s="4">
+        <v>76</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" ht="25.0" customHeight="true">
+      <c r="A57" t="s" s="4">
+        <v>77</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" ht="25.0" customHeight="true">
+      <c r="A58" t="s" s="3">
+        <v>78</v>
+      </c>
+      <c r="B58" s="3"/>
+    </row>
+    <row r="59" ht="40.0" customHeight="true">
+      <c r="A59" t="s" s="4">
+        <v>79</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="60" ht="25.0" customHeight="true">
+      <c r="A60" t="s" s="4">
+        <v>81</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="61" ht="25.0" customHeight="true">
+      <c r="A61" t="s" s="4">
+        <v>83</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="62" ht="25.0" customHeight="true">
+      <c r="A62" t="s" s="4">
+        <v>85</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" ht="25.0" customHeight="true">
+      <c r="A63" t="s" s="4">
+        <v>87</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A58:B58"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <drawing r:id="rId1"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>